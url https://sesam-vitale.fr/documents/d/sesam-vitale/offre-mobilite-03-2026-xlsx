--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -9,63 +9,63 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ulysse\p_ClasseursProjets\SPS\Stratégie Mobilité\Mobilité -  Nouvelle génération\Déploiement\Offre mobilité\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10170"/>
   </bookViews>
   <sheets>
-    <sheet name="offre mob 18032026" sheetId="1" r:id="rId1"/>
+    <sheet name="offre mob 24032026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="195">
   <si>
     <t>Spécialité médicale gérée</t>
   </si>
   <si>
     <t xml:space="preserve">Editeur </t>
   </si>
   <si>
     <t>Solution mobile</t>
   </si>
   <si>
     <t xml:space="preserve">Version solution </t>
   </si>
   <si>
     <t>Lecteur utilisé</t>
   </si>
   <si>
     <t>Architecture</t>
   </si>
   <si>
     <t>Facturation SV 
 hors réseau*</t>
   </si>
   <si>
     <t>Matériel nécessaire
  en visite</t>
@@ -156,103 +156,97 @@
 &gt; Créer la facture depuis mon équipement mobile ou mon poste de travail
 &gt; Créer et sécuriser les factures en visite avec les cartes Vitale de mes patients en accédant aux téléservices de 
 l’assurance maladie depuis mon équipement mobile (les données se synchronisent automatiquement sur votre poste de travail)
 &gt; Télétransmettre les factures depuis mon équipement mobile en visite ou depuis mon poste de travail au cabinet</t>
   </si>
   <si>
     <t>COTCOTDEV</t>
   </si>
   <si>
     <t>CalendrIDEL</t>
   </si>
   <si>
     <t>5.2</t>
   </si>
   <si>
     <t>Neo
 + Tablette, smartphone ou PC portable</t>
   </si>
   <si>
     <t>CALIMAPS</t>
   </si>
   <si>
     <t>DR Santé</t>
   </si>
   <si>
-    <t>23.3.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Médecin, Infirmière, Masseur-Kinésithérapeute, Orthophoniste, Orthoptiste, Sage-femme et Pédicure-Podologue</t>
   </si>
   <si>
     <t>CEGEDIM SANTE</t>
   </si>
   <si>
     <t xml:space="preserve">Simply Vitale </t>
   </si>
   <si>
     <t>1B.0 à  11D0</t>
   </si>
   <si>
     <t>Tablette Twintab2</t>
   </si>
   <si>
     <t>Solution compacte</t>
   </si>
   <si>
     <t>Tablette Twin Tab2 et son lecteur bifente intégré</t>
   </si>
   <si>
     <t>Je réalise mes factures avec les cartes Vitale de mes patients ou je lis les QR codes sur les smartphones de mes patients lorsqu’il s’agit de l’appli carte Vitale. La solution me permet d’accéder à tous les téléservices de l’assurance maladie
 A la fréquence souhaitée, je télétransmets mes lots de factures vers l’assurance maladie</t>
   </si>
   <si>
     <t>Médecin et Sage-Femme</t>
   </si>
   <si>
     <t>Mediclick</t>
   </si>
   <si>
     <t>23.A1</t>
   </si>
   <si>
     <t>Crossway</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
     <t>Médecin</t>
   </si>
   <si>
     <t>CGS 2024 (Maiia Médecin)</t>
   </si>
   <si>
     <t>1.25.1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Médecin, Sage-Femme, Infirmière, Masseur-Kinésithérapeute et Orthophoniste</t>
   </si>
   <si>
     <t>Mon Logiciel Médical.com</t>
   </si>
   <si>
     <t>12.23</t>
   </si>
   <si>
     <t xml:space="preserve">Infirmière, Masseur-Kinésithérapeute, Orthophoniste, Orthoptiste, Médecin et Sage-femme </t>
   </si>
   <si>
     <t>Medi+4000</t>
   </si>
   <si>
     <t>11E0</t>
   </si>
   <si>
     <t xml:space="preserve">Infirmière, Masseur-Kinésithérapeute, Orthophoniste et Orthoptiste </t>
   </si>
   <si>
     <t>CGF</t>
   </si>
   <si>
     <t xml:space="preserve">Andreane </t>
   </si>
@@ -477,53 +471,50 @@
   <si>
     <t>1.22</t>
   </si>
   <si>
     <t>Médecin, Infirmière, Masseur-Kinésithérapeute, Sage-femme, Orthophoniste et Orthoptiste</t>
   </si>
   <si>
     <t>INTERNATIONNAL CROSS TALK</t>
   </si>
   <si>
     <t>Medilink</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t xml:space="preserve">Infirmière, Masseur-Kinésithérapeute et Orthophoniste </t>
   </si>
   <si>
     <t>LOGISUR'M</t>
   </si>
   <si>
     <t>Soins 2000</t>
   </si>
   <si>
-    <t>3.08 et 3.09</t>
-[...1 lines deleted...]
-  <si>
     <t>Sensyl DSC-BT</t>
   </si>
   <si>
     <t xml:space="preserve">Smartphone, tablette
 + Lecteur DSC-BT </t>
   </si>
   <si>
     <t>Au cabinet, je prépare mes factures à réaliser en visite en accédant si besoin aux téléservices de l assurance maladie. 
 &gt; Je charge ensuite mes factures sur mon équipement mobile. Si je décide de réaliser les factures pendant mes visites depuis mon équipement mobile, je naurai aucun préparatif à effectuer au cabinet.
 &gt; En visite, je sécurise mes factures chargées depuis mon poste de travauil fixe et/ou je crée et sécurise mes factures directement dans l application mobile
 
 &gt; De retour au cabinet, je décharge mes factures sécurisées en visite sur mon poste de travail
 &gt; A la fréquence que j’ai décidé, je mets en lots et télétransmets mes factures réalisées en visite vers l'assurance maladie depuis mon poste de travail</t>
   </si>
   <si>
     <t xml:space="preserve">Infirmière, Masseur-Kinésithérapeute, Orthophoniste, Orthoptiste, Pédicure-Podologue et Chirurgien-dentiste </t>
   </si>
   <si>
     <t>MEDICONCEPT</t>
   </si>
   <si>
     <t xml:space="preserve">Vital'Online </t>
   </si>
   <si>
     <t>01.88</t>
@@ -661,94 +652,88 @@
     <t xml:space="preserve">Affid Mobilité </t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>ORISHA healthcare</t>
   </si>
   <si>
     <t xml:space="preserve">Intellio next </t>
   </si>
   <si>
     <t>1.0.0 à 1.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Smartphone, tablette ou PC portable
 + Lecteur DSC-BT </t>
   </si>
   <si>
     <t xml:space="preserve">Médecin, Infirmière, Masseur-Kinésithérapeute, Orthophoniste, Orthoptiste, Pédicure-Podologue et Sage-femme et  </t>
   </si>
   <si>
     <t>1.2.0 à 1.2.1</t>
   </si>
   <si>
-    <t>Médecin, Chirurgien-Dentiste et Infirmière</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Intellio Editeurs </t>
   </si>
   <si>
     <t xml:space="preserve">6.1.0, 6.2.0, 6.4.0 et 7.2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Tablette, smartphone ou PC portable
 + lecteur Neo
 </t>
   </si>
   <si>
     <t>Masseur-Kinésithérapeute</t>
   </si>
   <si>
     <t>PROKOV EDITIONS</t>
   </si>
   <si>
     <t>Kinepratik</t>
   </si>
   <si>
     <t>30.01</t>
   </si>
   <si>
     <t>eS-Kap+</t>
   </si>
   <si>
     <t xml:space="preserve">Infipratik </t>
   </si>
   <si>
     <t xml:space="preserve">Médecin, Infirmière, Masseur-Kinésithérapeute, Sage-femme, Orthophoniste et Orthoptiste  </t>
   </si>
   <si>
     <t>Express Vitale</t>
   </si>
   <si>
     <t>05.25</t>
   </si>
   <si>
-    <t>Médecin, Infirmière, Masseur-Kinésithérapeute, Sage-femme, Orthophoniste, Orthoptiste, Chirurgien-Dentiste et Pédicure-Podologue</t>
-[...1 lines deleted...]
-  <si>
     <t>SAFICARD</t>
   </si>
   <si>
     <t>Ingenius</t>
   </si>
   <si>
     <t>6.00 à 6.06</t>
   </si>
   <si>
     <t>Move 5000, Iwl250</t>
   </si>
   <si>
     <t>Tablettes, smartphones
 + Lecteurs gérés : IWL 250 et MOVE 5000.</t>
   </si>
   <si>
     <t>SOFIA DEVELOPPEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">Albus Air  </t>
   </si>
   <si>
     <t>1.10 à 01.20</t>
   </si>
   <si>
@@ -756,53 +741,50 @@
   </si>
   <si>
     <t>1.11  à 1.20</t>
   </si>
   <si>
     <t xml:space="preserve">Smartphone, tablette
 + Lecteur Bloomy </t>
   </si>
   <si>
     <t>ANAEL</t>
   </si>
   <si>
     <t>Anael</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Bloomy</t>
   </si>
   <si>
     <t xml:space="preserve">Solution Répartie </t>
   </si>
   <si>
     <t>Infirmière, Masseur Kinésithérapeute, Orthophoniste et Orthoptiste</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Médecins, Infirmières, Masseur Kinésithérapeute, Sage-Femme, Orthophoniste et Orthoptiste </t>
   </si>
   <si>
     <t xml:space="preserve">Fiche PS </t>
   </si>
   <si>
     <t>Il y a 2 possibilités pour l’utilisation de cette solution 
 &gt; Je prépare mes factures sur mon poste de travail. Je les charge sur l’équipement mobile. En visite, ces factures sont sécurisées avec la carte Vitale du patient. De retour au cabinet, je décharge mes factures sécurisées sur mon poste de travail pour ensuite les mettre en lot et les télétransmettre vers l'assurance maladie.
 En visite, je crée et sécurise mes factures sur l’équipement mobile en faisant appel aux téléservices de l’assurance maladie. 
 De retour au cabinet, je décharge mes factures sécurisées sur mon poste de travail pour ensuite les mettre en lot et les télétransmettre vers l'assurance maladie.</t>
   </si>
   <si>
     <t>En visite, J’utilise mon équipement mobile (smartphone) pour accéder à la solution de facturation en ligne
 &gt; Je m’authentifie grâce à ma e-CPS activée sur mon smartphone (le mot de passe n’est pas nécessaire)
 &gt; La lecture des cartes CPS et Vitale est assurée par le lecteur Neo connecté en 3G
 &gt; Je réalise mes factures SESAM-Vitale en mobilité depuis mon équipement mobile. Les factures sont fiabilisées grâce à l’appel ADRi
 Les Feuilles de Soins Electroniques sont hébergées sur un serveur sécurisé jusqu’à leur déchargement dans le logiciel Affid Vitale de retour au cabinet. Aucun risque de perte de données liée au matériel.
 De retour au cabinet, mon lecteur Neo connecté en Wifi fait office de lecteur PC/SCsans fil</t>
   </si>
   <si>
     <t>&gt; En visite, je réalise mes factures en accédant si besoin aux téléservices de l’assurance maladie (incluant la lecture de l’application carte Vitale). 
 &gt; De retour au cabinet, je décharge mes factures sur mon poste de travail et peux alors effectuer la mise en lots et les télétransmettre vers l’assurance maladie.</t>
   </si>
   <si>
     <t>En visite, je réalise mes factures en accédant si besoin aux téléservices de l’assurance maladie (incluant la lecture de l’application carte Vitale). 
 De retour au cabinet, je décharge mes factures sur mon poste de travail et peux alors effectuer la mise en lots et les télétransmettre vers l’assurance maladie.
@@ -1122,50 +1104,74 @@
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - La mise en lots, la télétransmission et les traitements NOEMIE s'effectuent sur le poste de travail (en ligne)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">A.D.SION INFO SANTE  </t>
   </si>
   <si>
     <t>Med'OC SV</t>
   </si>
   <si>
     <t xml:space="preserve">Médecin, Orthoptiste et Sage-femme </t>
   </si>
   <si>
     <t>3.6.0</t>
+  </si>
+  <si>
+    <t>23.3.0</t>
+  </si>
+  <si>
+    <t>Médecin, Sage-Femme, Infirmière, Masseur-Kinésithérapeute, Orthophoniste et Orthoptistes</t>
+  </si>
+  <si>
+    <t>Médecin, Infirmier, Masseur-kinésithérapeute, orthophoniste, orthoptiste et Sage-femmes</t>
+  </si>
+  <si>
+    <t>Médecin, Sage-Femme, Infirmière, Masseur-Kinésithérapeute,  Orthophoniste et orthoptiste</t>
+  </si>
+  <si>
+    <t>3.0.8 et 3.0.9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Médecin, Infirmières, Masseur Kinésithérapeute, Sage-Femme, Orthophoniste et Orthoptiste </t>
+  </si>
+  <si>
+    <t>Toutes les catégories de professions de santé hormis les pharmaciens</t>
+  </si>
+  <si>
+    <t>Médecin, Infirmière, Masseur-Kinésithérapeute, Sage-femme, Orthophoniste, Orthoptiste, Chirurgien-Dentiste, Pédicure-Podologue et Fournisseur</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1215,84 +1221,87 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
@@ -1542,1342 +1551,1342 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20MAIIA%20MEDECIN.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20EQUINOX.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20INTELLIO%20NEXT.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20TOPAZE%20AIR.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20DR%20SANTE.pdf/2c19e9f8-e530-61ba-ffe7-61d7301a46f7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20ORTHOADVANCE.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20KINE%20PRATIK.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20SERIE+4000%20(Medi+4000)%20-%20PS.pdf/cd15bebd-a193-806f-3fe7-6e4e51fa6e85" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20CROSSWAY%20-%20PS.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20CGM-SV.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20AFFID%20MOBILITE%20-%20PS.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20ALBUS%20AIR.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20AGATHE%20YOU%20E.MOTION%20de%20CBA.pdf/46fa95a7-fcce-c823-952b-86e56021d018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20MED'OC%20SV.pdf/d8896d64-3e01-1ee6-0918-6d4479b9475f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20ACTEUR.FR.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20STELLAIR%20INTEGRAL.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20INTELLIO%20EDITEURS.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/d/sesam-vitale/fiche-vega-ps-2-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20ACTEUR.FR.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20Mediclick%20-%20PS.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20DOCTOLIB%20APP.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20INGENIUS.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20ANAEL.pdf/b752dc34-dc2d-2e4a-b4cc-db6d7e135feb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20VITAL'ONLINE%20%E2%80%93%20DSC-BT%20.pdf/d94237ea-b143-d3a2-1277-e747101716f8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20CALENDRIDEL.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20STELLAIR%20INTEGRAL.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20EXPRESS%20VITALE%20-%20PS.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20Medilink.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20CGM%20EVITALE%20eS-KAP+.pdf/8206d1a5-270b-cda4-2e4e-2fb66c7a3d59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20CGF%20ANDREANE%20-%20PS.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20INTELLIO%20NEXT.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/d/sesam-vitale/fiche-mobilite-vital-online-ps-5-" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20AGATHE%20YOU%20-%20E.MOTION.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20MLM.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20SOINS%202000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20INFI%20PRATIK.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilite%20SIMPLY%20VITALE.pdf/2264e827-9790-478d-2dd7-e67debcaa110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/d/sesam-vitale/fiche-mobilite-cgm-evitale-ps-7-" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sesam-vitale.fr/documents/20182/239773/Fiche%20Mobilit%C3%A9%20VEGA%20Tablette%20Surface%20Pro.pdf/6e02fe0f-471c-ea50-e6c7-c11c16c33b25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="E37" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="J40" sqref="J40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="138.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="78.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="49.28515625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="26" customWidth="1"/>
+    <col min="1" max="1" width="53.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="58.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="11" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="11" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A4" s="2" t="s">
-        <v>191</v>
+      <c r="A4" s="12" t="s">
+        <v>185</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="11" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="60" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
-        <v>168</v>
+      <c r="A6" s="12" t="s">
+        <v>163</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="11" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="10" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="60" x14ac:dyDescent="0.25">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>187</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="C11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="F11" s="4" t="s">
+      <c r="G11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="3" t="s">
+      <c r="I11" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="I11" s="11" t="s">
+      <c r="J11" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="J11" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="90" x14ac:dyDescent="0.25">
-      <c r="A13" s="2" t="s">
-        <v>50</v>
+      <c r="A13" s="12" t="s">
+        <v>188</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="90" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="2" t="s">
+      <c r="D14" s="3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I14" s="11" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="105" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
+      <c r="A15" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I15" s="11" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="105" x14ac:dyDescent="0.25">
-      <c r="A16" s="2" t="s">
+      <c r="A16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="9" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A17" s="2" t="s">
+      <c r="A17" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D17" s="3">
         <v>6100</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="J17" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="E18" s="2" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="B19" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="J18" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="F19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="I19" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="F19" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="3" t="s">
+      <c r="J19" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="90" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="D20" s="3" t="s">
         <v>81</v>
-      </c>
-[...15 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="D21" s="3" t="s">
         <v>85</v>
-      </c>
-[...15 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="180" x14ac:dyDescent="0.25">
-      <c r="A22" s="2" t="s">
-        <v>64</v>
+      <c r="A22" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="105" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="B23" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="J22" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="C23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="D23" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="E23" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="F23" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="I23" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="F23" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="3" t="s">
+      <c r="J23" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
         <v>98</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="B24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="J23" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="2" t="s">
+      <c r="D24" s="3" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I24" s="11" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A25" s="2" t="s">
+      <c r="A25" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="D25" s="3" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I25" s="11" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="105" x14ac:dyDescent="0.25">
-      <c r="A26" s="2" t="s">
+      <c r="A26" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="D26" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="105" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="C27" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="J26" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="D27" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="2" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="105" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="I27" s="5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C28" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I28" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="J28" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B29" s="3" t="s">
+      <c r="E29" s="2" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>125</v>
-      </c>
-[...21 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="105" x14ac:dyDescent="0.25">
-      <c r="A31" s="2" t="s">
+      <c r="A31" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="2" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I31" s="11" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="J31" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A32" s="2" t="s">
-        <v>55</v>
+      <c r="A32" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="J32" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A33" s="2" t="s">
-        <v>136</v>
+      <c r="A33" s="12" t="s">
+        <v>133</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="A34" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C34" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="I33" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D34" s="3" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="105" x14ac:dyDescent="0.25">
+      <c r="A35" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="I34" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="2" t="s">
+      <c r="E35" s="2" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I35" s="11" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="105" x14ac:dyDescent="0.25">
-      <c r="A36" s="2" t="s">
+      <c r="A36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="3" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I36" s="11" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="J36" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A37" s="2" t="s">
-        <v>148</v>
+      <c r="A37" s="12" t="s">
+        <v>144</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I37" s="11" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="J37" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="90" x14ac:dyDescent="0.25">
-      <c r="A38" s="2" t="s">
+      <c r="A38" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B38" s="3" t="s">
+      <c r="I38" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A39" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C39" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="D38" s="3" t="s">
+      <c r="D39" s="3" t="s">
         <v>154</v>
-      </c>
-[...30 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-      <c r="A40" s="2" t="s">
-        <v>64</v>
+      <c r="A40" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="J2" r:id="rId1"/>
     <hyperlink ref="J3" r:id="rId2"/>
     <hyperlink ref="J5" r:id="rId3"/>
     <hyperlink ref="J7" r:id="rId4"/>
     <hyperlink ref="J9" r:id="rId5"/>
     <hyperlink ref="J12" r:id="rId6"/>
     <hyperlink ref="J13" r:id="rId7"/>
     <hyperlink ref="J14" r:id="rId8"/>
     <hyperlink ref="J15" r:id="rId9"/>
     <hyperlink ref="J17" r:id="rId10"/>
     <hyperlink ref="J18" r:id="rId11"/>
     <hyperlink ref="J20" r:id="rId12"/>
     <hyperlink ref="J22" r:id="rId13"/>
     <hyperlink ref="J26" r:id="rId14"/>
     <hyperlink ref="J29" r:id="rId15"/>
     <hyperlink ref="J30" r:id="rId16"/>
     <hyperlink ref="J31" r:id="rId17"/>
     <hyperlink ref="J32" r:id="rId18"/>
@@ -2903,44 +2912,44 @@
     <hyperlink ref="J4" r:id="rId38"/>
     <hyperlink ref="J10" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId40"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>offre mob 18032026</vt:lpstr>
+      <vt:lpstr>offre mob 24032026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GIE SESAM VITALE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MONCLUS Bernard</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>